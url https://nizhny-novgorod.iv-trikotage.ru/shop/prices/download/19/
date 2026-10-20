--- v0 (2026-06-10)
+++ v1 (2026-10-20)
@@ -59,51 +59,51 @@
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (₽)</t>
   </si>
   <si>
     <t>К 107</t>
   </si>
   <si>
     <t>Костюм женский К 107 (Голубой) 52</t>
   </si>
   <si>
-    <t>https://nizhny-novgorod.iv-trikotage.ru/shop/novinki/kostyum-zhenskiy-k-107-goluboy/?sku=56242</t>
+    <t>https://irkutsk.iv-trikotage.ru/shop/novinki/kostyum-zhenskiy-k-107-goluboy/?sku=56242</t>
   </si>
   <si>
     <t>Есть</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -480,51 +480,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhny-novgorod.iv-trikotage.ru/shop/novinki/kostyum-zhenskiy-k-107-goluboy/?sku=56242" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irkutsk.iv-trikotage.ru/shop/novinki/kostyum-zhenskiy-k-107-goluboy/?sku=56242" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -673,36 +673,36 @@
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>https://nizhny-novgorod.iv-trikotage.ru/</dc:creator>
+  <dc:creator>https://irkutsk.iv-trikotage.ru/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте https://nizhny-novgorod.iv-trikotage.ru/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте https://irkutsk.iv-trikotage.ru/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>